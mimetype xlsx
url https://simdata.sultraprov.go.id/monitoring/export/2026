--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -12,125 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>PEMERINTAH PROVINSI SULAWESI TENGGARA</t>
   </si>
   <si>
     <t>DINAS KOMUNIKASI DAN INFORMATIKA</t>
   </si>
   <si>
     <t>REKAP DATASET SIMDATA</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>: 2026</t>
   </si>
   <si>
     <t>Tanggal Cetak</t>
   </si>
   <si>
-    <t>: 05 Agustus 2026</t>
+    <t>: 21 September 2026</t>
   </si>
   <si>
     <t>Jam Cetak</t>
   </si>
   <si>
-    <t>: 12.20 WITA</t>
+    <t>: 03.44 WITA</t>
   </si>
   <si>
     <t>Total Dataset</t>
   </si>
   <si>
-    <t>: 11 Dataset</t>
+    <t>: 16 Dataset</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Judul Dataset</t>
   </si>
   <si>
     <t>Instansi</t>
   </si>
   <si>
     <t>Jumlah Data Contoh Uji yang Diinventarisasi oleh UPTD Laboratorium Lingkungan</t>
   </si>
   <si>
     <t>Dinas Lingkungan Hidup</t>
   </si>
   <si>
+    <t>Jumlah Izin / Persetujuan Lingkungan yang diproses oleh DLH Provinsi Tahun 2026 Per April</t>
+  </si>
+  <si>
     <t>Jumlah Persetujuan Lingkungan yang terbit pada TW I Tahun 2026</t>
   </si>
   <si>
     <t>Jumlah Dokumen LIngkungan Dalam Proses Penilaian Pada TW 1 Tahun 2026</t>
   </si>
   <si>
     <t>Daftar Validasi KLHS Untuk TW 1 Tahun 2026</t>
   </si>
   <si>
     <t>Jumlah Pengaduan Lingkungan Hidup yang ditangani pada Tahun 2023-2025</t>
   </si>
   <si>
     <t>Data Sekolah Penerima Adiwiyata Nasional, Provinsi, dan Mandiri di Provinsi Sulawesi Tenggara Tahun 2021 - 2025</t>
   </si>
   <si>
     <t>Jumlah Pendampingan Pembinaan Gerakan Peduli dan Berbudaya Lingkungan Hidup Per April</t>
   </si>
   <si>
     <t>Data Penerima Adipura Kabupaten dan Kota di Provinsi Sulawesi Tenggara</t>
   </si>
   <si>
     <t>Jumlah Jabatan Fungsional Pengawas Lingkungan Hidup pada Kab/Kota per April</t>
+  </si>
+  <si>
+    <t>Realisasi Pajak Air Permukaan Triwulan I dan II</t>
+  </si>
+  <si>
+    <t>Badan Pendapatan Daerah</t>
+  </si>
+  <si>
+    <t>Jumlah Kendaraan Baru Berdasarkan UPTB Triwulan I dan II</t>
+  </si>
+  <si>
+    <t>Realisasi Pajak Kendaraan Bermotor (PKB) Berdasarkan UPTB Triwulan I dan Triwulan II</t>
+  </si>
+  <si>
+    <t>Realisasi Bea Balik Nama Kendaraan Bermotor (BBN-KB) Berdasarkan UPTB Triwulan I dan Triwulan II</t>
   </si>
   <si>
     <t>Jumlah Rintek TPS Limbah B3 terintegrasi ke Persetujuan Lingkungan yang rekomendasinya terbit</t>
   </si>
   <si>
     <t>Volume Timbulan Sampah Yang Masuk Ke TPA/TPST Regional</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -451,51 +469,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D21"/>
+  <dimension ref="A1:D26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>3</v>
@@ -539,182 +557,252 @@
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11">
         <v>74.114</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12">
-        <v>74.1143</v>
+        <v>74.1142</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>74.1144</v>
+        <v>74.1143</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14">
-        <v>74.1145</v>
+        <v>74.1144</v>
       </c>
       <c r="C14" t="s">
         <v>19</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>5</v>
       </c>
       <c r="B15">
-        <v>74.1147</v>
+        <v>74.1145</v>
       </c>
       <c r="C15" t="s">
         <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>74.1148</v>
+        <v>74.1147</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17">
-        <v>74.1153</v>
+        <v>74.1148</v>
       </c>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18">
-        <v>74.1156</v>
+        <v>74.1153</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>9</v>
       </c>
       <c r="B19">
-        <v>74.1158</v>
+        <v>74.1156</v>
       </c>
       <c r="C19" t="s">
         <v>24</v>
       </c>
       <c r="D19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>10</v>
       </c>
       <c r="B20">
-        <v>74.93</v>
+        <v>74.1158</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21">
-        <v>74.946</v>
+        <v>74.1231</v>
       </c>
       <c r="C21" t="s">
         <v>26</v>
       </c>
       <c r="D21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4">
+      <c r="A22">
+        <v>12</v>
+      </c>
+      <c r="B22">
+        <v>74.1234</v>
+      </c>
+      <c r="C22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4">
+      <c r="A23">
+        <v>13</v>
+      </c>
+      <c r="B23">
+        <v>74.1235</v>
+      </c>
+      <c r="C23" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4">
+      <c r="A24">
+        <v>14</v>
+      </c>
+      <c r="B24">
+        <v>74.124</v>
+      </c>
+      <c r="C24" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4">
+      <c r="A25">
+        <v>15</v>
+      </c>
+      <c r="B25">
+        <v>74.93</v>
+      </c>
+      <c r="C25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4">
+      <c r="A26">
+        <v>16</v>
+      </c>
+      <c r="B26">
+        <v>74.946</v>
+      </c>
+      <c r="C26" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>