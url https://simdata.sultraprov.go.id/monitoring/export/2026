--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -12,143 +12,404 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>PEMERINTAH PROVINSI SULAWESI TENGGARA</t>
   </si>
   <si>
     <t>DINAS KOMUNIKASI DAN INFORMATIKA</t>
   </si>
   <si>
     <t>REKAP DATASET SIMDATA</t>
   </si>
   <si>
     <t>Tahun</t>
   </si>
   <si>
     <t>: 2026</t>
   </si>
   <si>
     <t>Tanggal Cetak</t>
   </si>
   <si>
-    <t>: 21 September 2026</t>
+    <t>: 05 November 2026</t>
   </si>
   <si>
     <t>Jam Cetak</t>
   </si>
   <si>
-    <t>: 03.44 WITA</t>
+    <t>: 07.57 WITA</t>
   </si>
   <si>
     <t>Total Dataset</t>
   </si>
   <si>
-    <t>: 16 Dataset</t>
+    <t>: 86 Dataset</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Kode</t>
   </si>
   <si>
     <t>Judul Dataset</t>
   </si>
   <si>
     <t>Instansi</t>
   </si>
   <si>
+    <t>Jumlah Sekolah Menengah Atas (SMA) di bawah Dinas Pendidikan dan Kebudayaan Menurut Kabupaten/Kota Tahun Pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Dinas Pendidikan dan Kebudayaan</t>
+  </si>
+  <si>
+    <t>Produksi Padi dan Palawija</t>
+  </si>
+  <si>
+    <t>Dinas Tanaman Pangan dan Peternakan</t>
+  </si>
+  <si>
     <t>Jumlah Data Contoh Uji yang Diinventarisasi oleh UPTD Laboratorium Lingkungan</t>
   </si>
   <si>
     <t>Dinas Lingkungan Hidup</t>
   </si>
   <si>
     <t>Jumlah Izin / Persetujuan Lingkungan yang diproses oleh DLH Provinsi Tahun 2026 Per April</t>
   </si>
   <si>
     <t>Jumlah Persetujuan Lingkungan yang terbit pada TW I Tahun 2026</t>
   </si>
   <si>
     <t>Jumlah Dokumen LIngkungan Dalam Proses Penilaian Pada TW 1 Tahun 2026</t>
   </si>
   <si>
     <t>Daftar Validasi KLHS Untuk TW 1 Tahun 2026</t>
   </si>
   <si>
     <t>Jumlah Pengaduan Lingkungan Hidup yang ditangani pada Tahun 2023-2025</t>
   </si>
   <si>
     <t>Data Sekolah Penerima Adiwiyata Nasional, Provinsi, dan Mandiri di Provinsi Sulawesi Tenggara Tahun 2021 - 2025</t>
   </si>
   <si>
     <t>Jumlah Pendampingan Pembinaan Gerakan Peduli dan Berbudaya Lingkungan Hidup Per April</t>
   </si>
   <si>
     <t>Data Penerima Adipura Kabupaten dan Kota di Provinsi Sulawesi Tenggara</t>
   </si>
   <si>
     <t>Jumlah Jabatan Fungsional Pengawas Lingkungan Hidup pada Kab/Kota per April</t>
   </si>
   <si>
+    <t>Kinerja Indeks Kualitas Lingkungan Hidup Provinsi Sulawesi Tenggara Tahun 2018-2025</t>
+  </si>
+  <si>
+    <t>Pendapatan UPTD Laboratorium Lingkungan Tahun 2020-2025</t>
+  </si>
+  <si>
     <t>Realisasi Pajak Air Permukaan Triwulan I dan II</t>
   </si>
   <si>
     <t>Badan Pendapatan Daerah</t>
   </si>
   <si>
     <t>Jumlah Kendaraan Baru Berdasarkan UPTB Triwulan I dan II</t>
   </si>
   <si>
     <t>Realisasi Pajak Kendaraan Bermotor (PKB) Berdasarkan UPTB Triwulan I dan Triwulan II</t>
   </si>
   <si>
     <t>Realisasi Bea Balik Nama Kendaraan Bermotor (BBN-KB) Berdasarkan UPTB Triwulan I dan Triwulan II</t>
+  </si>
+  <si>
+    <t>Realisasi Investasi Penanaman Modal Asing (PMA) (2024-2026)</t>
+  </si>
+  <si>
+    <t>Dinas Penanaman Modal dan Pelayanan Terpadu Satu Pintu</t>
+  </si>
+  <si>
+    <t>Realisasi Investasi Penanaman Modal Dalam Negeri (PMDN) (2024-2026)</t>
+  </si>
+  <si>
+    <t>Pembangkit Energi Baru Terbarukan (EBT) Provinsi Sulawesi Tenggara</t>
+  </si>
+  <si>
+    <t>Dinas Energi dan Sumber Daya Mineral</t>
+  </si>
+  <si>
+    <t>JUMLAH PENDUDUK PROV. SULAWESI TENGGARA MENURUT JENIS KELAMIN (SEMESTER I)</t>
+  </si>
+  <si>
+    <t>Dinas Kependudukan dan Catatan Sipil</t>
+  </si>
+  <si>
+    <t>Populasi Ternak Itik dan Itik Manila (ekor) per Kabupaten/Kota</t>
+  </si>
+  <si>
+    <t>Nilai Indeks Reformasi Hukum (IRH)</t>
+  </si>
+  <si>
+    <t>Biro Hukum</t>
+  </si>
+  <si>
+    <t>Rincian Penerimaan Negara Bukan Pajak (PNBP) Sektor Pertambangan Per Kabupaten Provinsi Sulawesi Tenggara, Triwulan II</t>
+  </si>
+  <si>
+    <t>Capaian Indeks Kualitas Air Tahun 2023-2025 Pada Kabupaten Kota Di Provinsi Sulawesi Tenggara</t>
+  </si>
+  <si>
+    <t>Jumlah Izin Pengusahaan Air Tanah Provinsi Sulawesi Tenggara ( Update Februari 2026)</t>
+  </si>
+  <si>
+    <t>Jumlah ASN Lingkup Pemerintah Provinsi Sulawesi Tenggara Berdasarkan Jenis Kelamin Per-Maret</t>
+  </si>
+  <si>
+    <t>Badan Kepegawaian Daerah</t>
+  </si>
+  <si>
+    <t>Jumlah ASN Lingkup Pemerintah Provinsi Sulawesi Tenggara Berdasarkan Jabatan Per- Maret</t>
+  </si>
+  <si>
+    <t>Jumlah ASN Lingkup Pemerintah Provinsi Sulawesi Tenggara Berdasarkan Golongan Per-Maret</t>
+  </si>
+  <si>
+    <t>Jumlah ASN Lingkup Pemerintah Provinsi Sulawesi Tenggara Berdasarkan Pendidikan Per-Maret</t>
+  </si>
+  <si>
+    <t>DATA USAHA KECIL YANG MEMILIKI NOMOR INDUK BERUSAHA (NIB)</t>
+  </si>
+  <si>
+    <t>Dinas Koperasi Usaha Mikro Kecil dan Menengah</t>
+  </si>
+  <si>
+    <t>Jumlah satuan pendidikan SMA,SMK, DAN SLB menurut Kabupaten/Kota di Sulawesi Tenggara Tahun pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah kecelakaan Kerja di Provinsi sulawesi Tenggara</t>
+  </si>
+  <si>
+    <t>Dinas Tenaga Kerja dan Transmigrasi</t>
+  </si>
+  <si>
+    <t>Jumlah Sekolah Menengah Kejuruan (SMK) di bawah Dinas Pendidikan dan Kebudayaan Menurut Kabupaten/Kota Tahun Pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Rombongan Belajar (Rombel) SMK Menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Rombongan Belajar (Rombel) SMA Menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Rombongan Belajar (Rombel) SLB Menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 Per Juni</t>
+  </si>
+  <si>
+    <t>Persentase Tindaklanjut Hasil Pemeriksaan</t>
+  </si>
+  <si>
+    <t>Inspektorat</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Sekolah Luar Biasa (SLB) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Responden Indeks Kepuasan Masyarakat Urusan Sosial</t>
+  </si>
+  <si>
+    <t>Dinas Sosial</t>
+  </si>
+  <si>
+    <t>Persentase SKM Per Unsur Layanan</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Sekolah Menengah Atas (SMA) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Sekolah Menengah Kejuruan (SMK) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Laki-laki Sekolah Luar Biasa (SLB) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Perempuan Sekolah Luar Biasa (SLB) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Laki-laki Sekolah Menengah Atas (SMA) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Data Inflasi Daerah</t>
+  </si>
+  <si>
+    <t>Biro Perekonomian</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Perempuan Sekolah Menengah Atas (SMA) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Laki-laki Sekolah Menengah Kejuruan (SMK) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa Perempuan Sekolah Menengah Kejuruan (SMK) menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 1 - 6 menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 7 - 9 menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 10 - 12 menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 1 - 6 Laki-Laki menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah SKA Terbit</t>
+  </si>
+  <si>
+    <t>Dinas Perindustrian dan Perdagangan</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 1 - 6 Perempuan menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 7 - 9 Laki-Laki menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 7 - 9 Perempuan menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Kepemilikan Kartu Keluarga Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Kepemilikan Akta Kelahiran Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Kepemilikan Akta Perkawinan Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Kepemilikan Akta Perceraian Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 10 - 12 Laki-laki menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SLB tingkat 10 - 12 Perempuan menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Kepemilikan Akta Kematian Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 10 menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 10 Laki-Laki menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Kepemilikan Kartu Identitas Anak Berdasarkan Jenis Kelamin (Semester I)</t>
+  </si>
+  <si>
+    <t>Kepadatan Penduduk Prov. Sulawesi Tenggara (Semester I)</t>
+  </si>
+  <si>
+    <t>RASIO BELANJA PEGAWAI DI LUAR GURU DAN TENAGA KESEHATAN</t>
+  </si>
+  <si>
+    <t>Badan Pengelolaan Keuangan dan Aset Daerah</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 10 Perempuan menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 11 menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 11 Laki-Laki menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>Jumlah Siswa SMA tingkat 11 Perempuan menurut Kabupaten/Kota di Sulawesi Tenggara Tahun Pelajaran 2025/2026 per Juni</t>
+  </si>
+  <si>
+    <t>PENEGAKAN PERATURAN DAERAH (PERDA)</t>
+  </si>
+  <si>
+    <t>Satuan Polisi Pamong Praja</t>
+  </si>
+  <si>
+    <t>Jumlah Perselisihan yang Dicegah</t>
+  </si>
+  <si>
+    <t>Jumlah Perkara Perselisihan yang Terselesaikan</t>
+  </si>
+  <si>
+    <t>Data Luas Panen Padi dan Palawija</t>
+  </si>
+  <si>
+    <t>Jumlah Sekolah Luar Biasa (SLB) menurut Kabupaten/Kota di Sulawesi Tenggara Per Juni 2026</t>
+  </si>
+  <si>
+    <t>Data Luas Tanam Padi dan Palawija</t>
+  </si>
+  <si>
+    <t>Data Organisasi Kepemudaan</t>
+  </si>
+  <si>
+    <t>Dinas Pemuda dan Olahraga</t>
+  </si>
+  <si>
+    <t>Data Sentra Pembinaan Olahraga</t>
+  </si>
+  <si>
+    <t>Capaian Perolehan Juara STQH/MTQ Tingkat Prov. Sultra</t>
+  </si>
+  <si>
+    <t>Biro Kesejahteraan Rakyat</t>
   </si>
   <si>
     <t>Jumlah Rintek TPS Limbah B3 terintegrasi ke Persetujuan Lingkungan yang rekomendasinya terbit</t>
   </si>
   <si>
     <t>Volume Timbulan Sampah Yang Masuk Ke TPA/TPST Regional</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -469,51 +730,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D26"/>
+  <dimension ref="A1:D96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="1" t="s">
         <v>3</v>
@@ -543,267 +804,1247 @@
         <v>9</v>
       </c>
       <c r="B8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11">
-        <v>74.114</v>
+        <v>74.1</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>2</v>
       </c>
       <c r="B12">
-        <v>74.1142</v>
+        <v>74.1133</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>3</v>
       </c>
       <c r="B13">
-        <v>74.1143</v>
+        <v>74.114</v>
       </c>
       <c r="C13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>4</v>
       </c>
       <c r="B14">
-        <v>74.1144</v>
+        <v>74.1142</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>5</v>
       </c>
       <c r="B15">
-        <v>74.1145</v>
+        <v>74.1143</v>
       </c>
       <c r="C15" t="s">
+        <v>22</v>
+      </c>
+      <c r="D15" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>6</v>
       </c>
       <c r="B16">
-        <v>74.1147</v>
+        <v>74.1144</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>7</v>
       </c>
       <c r="B17">
-        <v>74.1148</v>
+        <v>74.1145</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>8</v>
       </c>
       <c r="B18">
-        <v>74.1153</v>
+        <v>74.1147</v>
       </c>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>9</v>
       </c>
       <c r="B19">
-        <v>74.1156</v>
+        <v>74.1148</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D19" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>10</v>
       </c>
       <c r="B20">
-        <v>74.1158</v>
+        <v>74.1153</v>
       </c>
       <c r="C20" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21">
         <v>11</v>
       </c>
       <c r="B21">
-        <v>74.1231</v>
+        <v>74.1156</v>
       </c>
       <c r="C21" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22">
         <v>12</v>
       </c>
       <c r="B22">
-        <v>74.1234</v>
+        <v>74.1158</v>
       </c>
       <c r="C22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D22" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23">
         <v>13</v>
       </c>
       <c r="B23">
-        <v>74.1235</v>
+        <v>74.1161</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D23" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>14</v>
       </c>
       <c r="B24">
-        <v>74.124</v>
+        <v>74.1162</v>
       </c>
       <c r="C24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D24" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>15</v>
       </c>
       <c r="B25">
-        <v>74.93</v>
+        <v>74.1231</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>16</v>
       </c>
       <c r="B26">
+        <v>74.1234</v>
+      </c>
+      <c r="C26" t="s">
+        <v>34</v>
+      </c>
+      <c r="D26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4">
+      <c r="A27">
+        <v>17</v>
+      </c>
+      <c r="B27">
+        <v>74.1235</v>
+      </c>
+      <c r="C27" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4">
+      <c r="A28">
+        <v>18</v>
+      </c>
+      <c r="B28">
+        <v>74.124</v>
+      </c>
+      <c r="C28" t="s">
+        <v>36</v>
+      </c>
+      <c r="D28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4">
+      <c r="A29">
+        <v>19</v>
+      </c>
+      <c r="B29">
+        <v>74.1248</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4">
+      <c r="A30">
+        <v>20</v>
+      </c>
+      <c r="B30">
+        <v>74.1249</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4">
+      <c r="A31">
+        <v>21</v>
+      </c>
+      <c r="B31">
+        <v>74.1267</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4">
+      <c r="A32">
+        <v>22</v>
+      </c>
+      <c r="B32">
+        <v>74.1269</v>
+      </c>
+      <c r="C32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D32" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4">
+      <c r="A33">
+        <v>23</v>
+      </c>
+      <c r="B33">
+        <v>74.1295</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4">
+      <c r="A34">
+        <v>24</v>
+      </c>
+      <c r="B34">
+        <v>74.1311</v>
+      </c>
+      <c r="C34" t="s">
+        <v>45</v>
+      </c>
+      <c r="D34" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4">
+      <c r="A35">
+        <v>25</v>
+      </c>
+      <c r="B35">
+        <v>74.1314</v>
+      </c>
+      <c r="C35" t="s">
+        <v>47</v>
+      </c>
+      <c r="D35" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36">
+        <v>26</v>
+      </c>
+      <c r="B36">
+        <v>74.1317</v>
+      </c>
+      <c r="C36" t="s">
+        <v>48</v>
+      </c>
+      <c r="D36" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37">
+        <v>27</v>
+      </c>
+      <c r="B37">
+        <v>74.1322</v>
+      </c>
+      <c r="C37" t="s">
+        <v>49</v>
+      </c>
+      <c r="D37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38">
+        <v>28</v>
+      </c>
+      <c r="B38">
+        <v>74.1356</v>
+      </c>
+      <c r="C38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4">
+      <c r="A39">
+        <v>29</v>
+      </c>
+      <c r="B39">
+        <v>74.1357</v>
+      </c>
+      <c r="C39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D39" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="A40">
+        <v>30</v>
+      </c>
+      <c r="B40">
+        <v>74.1358</v>
+      </c>
+      <c r="C40" t="s">
+        <v>53</v>
+      </c>
+      <c r="D40" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="A41">
+        <v>31</v>
+      </c>
+      <c r="B41">
+        <v>74.1359</v>
+      </c>
+      <c r="C41" t="s">
+        <v>54</v>
+      </c>
+      <c r="D41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4">
+      <c r="A42">
+        <v>32</v>
+      </c>
+      <c r="B42">
+        <v>74.1367</v>
+      </c>
+      <c r="C42" t="s">
+        <v>55</v>
+      </c>
+      <c r="D42" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4">
+      <c r="A43">
+        <v>33</v>
+      </c>
+      <c r="B43">
+        <v>74.137</v>
+      </c>
+      <c r="C43" t="s">
+        <v>57</v>
+      </c>
+      <c r="D43" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4">
+      <c r="A44">
+        <v>34</v>
+      </c>
+      <c r="B44">
+        <v>74.1381</v>
+      </c>
+      <c r="C44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4">
+      <c r="A45">
+        <v>35</v>
+      </c>
+      <c r="B45">
+        <v>74.1395</v>
+      </c>
+      <c r="C45" t="s">
+        <v>60</v>
+      </c>
+      <c r="D45" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4">
+      <c r="A46">
+        <v>36</v>
+      </c>
+      <c r="B46">
+        <v>74.1396</v>
+      </c>
+      <c r="C46" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4">
+      <c r="A47">
+        <v>37</v>
+      </c>
+      <c r="B47">
+        <v>74.1397</v>
+      </c>
+      <c r="C47" t="s">
+        <v>62</v>
+      </c>
+      <c r="D47" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4">
+      <c r="A48">
+        <v>38</v>
+      </c>
+      <c r="B48">
+        <v>74.1398</v>
+      </c>
+      <c r="C48" t="s">
+        <v>63</v>
+      </c>
+      <c r="D48" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4">
+      <c r="A49">
+        <v>39</v>
+      </c>
+      <c r="B49">
+        <v>74.1399</v>
+      </c>
+      <c r="C49" t="s">
+        <v>64</v>
+      </c>
+      <c r="D49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4">
+      <c r="A50">
+        <v>40</v>
+      </c>
+      <c r="B50">
+        <v>74.1409</v>
+      </c>
+      <c r="C50" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4">
+      <c r="A51">
+        <v>41</v>
+      </c>
+      <c r="B51">
+        <v>74.1411</v>
+      </c>
+      <c r="C51" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4">
+      <c r="A52">
+        <v>42</v>
+      </c>
+      <c r="B52">
+        <v>74.1413</v>
+      </c>
+      <c r="C52" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4">
+      <c r="A53">
+        <v>43</v>
+      </c>
+      <c r="B53">
+        <v>74.1417</v>
+      </c>
+      <c r="C53" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4">
+      <c r="A54">
+        <v>44</v>
+      </c>
+      <c r="B54">
+        <v>74.1418</v>
+      </c>
+      <c r="C54" t="s">
+        <v>71</v>
+      </c>
+      <c r="D54" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4">
+      <c r="A55">
+        <v>45</v>
+      </c>
+      <c r="B55">
+        <v>74.1446</v>
+      </c>
+      <c r="C55" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4">
+      <c r="A56">
+        <v>46</v>
+      </c>
+      <c r="B56">
+        <v>74.1448</v>
+      </c>
+      <c r="C56" t="s">
+        <v>73</v>
+      </c>
+      <c r="D56" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4">
+      <c r="A57">
+        <v>47</v>
+      </c>
+      <c r="B57">
+        <v>74.1449</v>
+      </c>
+      <c r="C57" t="s">
+        <v>74</v>
+      </c>
+      <c r="D57" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4">
+      <c r="A58">
+        <v>48</v>
+      </c>
+      <c r="B58">
+        <v>74.145</v>
+      </c>
+      <c r="C58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D58" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4">
+      <c r="A59">
+        <v>49</v>
+      </c>
+      <c r="B59">
+        <v>74.145</v>
+      </c>
+      <c r="C59" t="s">
+        <v>77</v>
+      </c>
+      <c r="D59" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4">
+      <c r="A60">
+        <v>50</v>
+      </c>
+      <c r="B60">
+        <v>74.146</v>
+      </c>
+      <c r="C60" t="s">
+        <v>78</v>
+      </c>
+      <c r="D60" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4">
+      <c r="A61">
+        <v>51</v>
+      </c>
+      <c r="B61">
+        <v>74.1461</v>
+      </c>
+      <c r="C61" t="s">
+        <v>79</v>
+      </c>
+      <c r="D61" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4">
+      <c r="A62">
+        <v>52</v>
+      </c>
+      <c r="B62">
+        <v>74.1466</v>
+      </c>
+      <c r="C62" t="s">
+        <v>80</v>
+      </c>
+      <c r="D62" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4">
+      <c r="A63">
+        <v>53</v>
+      </c>
+      <c r="B63">
+        <v>74.1468</v>
+      </c>
+      <c r="C63" t="s">
+        <v>81</v>
+      </c>
+      <c r="D63" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4">
+      <c r="A64">
+        <v>54</v>
+      </c>
+      <c r="B64">
+        <v>74.1469</v>
+      </c>
+      <c r="C64" t="s">
+        <v>82</v>
+      </c>
+      <c r="D64" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4">
+      <c r="A65">
+        <v>55</v>
+      </c>
+      <c r="B65">
+        <v>74.147</v>
+      </c>
+      <c r="C65" t="s">
+        <v>83</v>
+      </c>
+      <c r="D65" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4">
+      <c r="A66">
+        <v>56</v>
+      </c>
+      <c r="B66">
+        <v>74.1471</v>
+      </c>
+      <c r="C66" t="s">
+        <v>84</v>
+      </c>
+      <c r="D66" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4">
+      <c r="A67">
+        <v>57</v>
+      </c>
+      <c r="B67">
+        <v>74.1472</v>
+      </c>
+      <c r="C67" t="s">
+        <v>86</v>
+      </c>
+      <c r="D67" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4">
+      <c r="A68">
+        <v>58</v>
+      </c>
+      <c r="B68">
+        <v>74.1473</v>
+      </c>
+      <c r="C68" t="s">
+        <v>87</v>
+      </c>
+      <c r="D68" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4">
+      <c r="A69">
+        <v>59</v>
+      </c>
+      <c r="B69">
+        <v>74.1476</v>
+      </c>
+      <c r="C69" t="s">
+        <v>88</v>
+      </c>
+      <c r="D69" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4">
+      <c r="A70">
+        <v>60</v>
+      </c>
+      <c r="B70">
+        <v>74.1477</v>
+      </c>
+      <c r="C70" t="s">
+        <v>89</v>
+      </c>
+      <c r="D70" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4">
+      <c r="A71">
+        <v>61</v>
+      </c>
+      <c r="B71">
+        <v>74.1478</v>
+      </c>
+      <c r="C71" t="s">
+        <v>90</v>
+      </c>
+      <c r="D71" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="A72">
+        <v>62</v>
+      </c>
+      <c r="B72">
+        <v>74.148</v>
+      </c>
+      <c r="C72" t="s">
+        <v>91</v>
+      </c>
+      <c r="D72" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4">
+      <c r="A73">
+        <v>63</v>
+      </c>
+      <c r="B73">
+        <v>74.1485</v>
+      </c>
+      <c r="C73" t="s">
+        <v>92</v>
+      </c>
+      <c r="D73" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4">
+      <c r="A74">
+        <v>64</v>
+      </c>
+      <c r="B74">
+        <v>74.1486</v>
+      </c>
+      <c r="C74" t="s">
+        <v>93</v>
+      </c>
+      <c r="D74" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4">
+      <c r="A75">
+        <v>65</v>
+      </c>
+      <c r="B75">
+        <v>74.1487</v>
+      </c>
+      <c r="C75" t="s">
+        <v>94</v>
+      </c>
+      <c r="D75" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4">
+      <c r="A76">
+        <v>66</v>
+      </c>
+      <c r="B76">
+        <v>74.1488</v>
+      </c>
+      <c r="C76" t="s">
+        <v>95</v>
+      </c>
+      <c r="D76" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4">
+      <c r="A77">
+        <v>67</v>
+      </c>
+      <c r="B77">
+        <v>74.1489</v>
+      </c>
+      <c r="C77" t="s">
+        <v>96</v>
+      </c>
+      <c r="D77" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4">
+      <c r="A78">
+        <v>68</v>
+      </c>
+      <c r="B78">
+        <v>74.149</v>
+      </c>
+      <c r="C78" t="s">
+        <v>97</v>
+      </c>
+      <c r="D78" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4">
+      <c r="A79">
+        <v>69</v>
+      </c>
+      <c r="B79">
+        <v>74.1491</v>
+      </c>
+      <c r="C79" t="s">
+        <v>98</v>
+      </c>
+      <c r="D79" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4">
+      <c r="A80">
+        <v>70</v>
+      </c>
+      <c r="B80">
+        <v>74.1492</v>
+      </c>
+      <c r="C80" t="s">
+        <v>99</v>
+      </c>
+      <c r="D80" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4">
+      <c r="A81">
+        <v>71</v>
+      </c>
+      <c r="B81">
+        <v>74.1493</v>
+      </c>
+      <c r="C81" t="s">
+        <v>100</v>
+      </c>
+      <c r="D81" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4">
+      <c r="A82">
+        <v>72</v>
+      </c>
+      <c r="B82">
+        <v>74.1498</v>
+      </c>
+      <c r="C82" t="s">
+        <v>102</v>
+      </c>
+      <c r="D82" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4">
+      <c r="A83">
+        <v>73</v>
+      </c>
+      <c r="B83">
+        <v>74.1499</v>
+      </c>
+      <c r="C83" t="s">
+        <v>103</v>
+      </c>
+      <c r="D83" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4">
+      <c r="A84">
+        <v>74</v>
+      </c>
+      <c r="B84">
+        <v>74.15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>104</v>
+      </c>
+      <c r="D84" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4">
+      <c r="A85">
+        <v>75</v>
+      </c>
+      <c r="B85">
+        <v>74.1501</v>
+      </c>
+      <c r="C85" t="s">
+        <v>105</v>
+      </c>
+      <c r="D85" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="A86">
+        <v>76</v>
+      </c>
+      <c r="B86">
+        <v>74.212</v>
+      </c>
+      <c r="C86" t="s">
+        <v>106</v>
+      </c>
+      <c r="D86" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4">
+      <c r="A87">
+        <v>77</v>
+      </c>
+      <c r="B87">
+        <v>74.233</v>
+      </c>
+      <c r="C87" t="s">
+        <v>108</v>
+      </c>
+      <c r="D87" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4">
+      <c r="A88">
+        <v>78</v>
+      </c>
+      <c r="B88">
+        <v>74.234</v>
+      </c>
+      <c r="C88" t="s">
+        <v>109</v>
+      </c>
+      <c r="D88" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="A89">
+        <v>79</v>
+      </c>
+      <c r="B89">
+        <v>74.238</v>
+      </c>
+      <c r="C89" t="s">
+        <v>110</v>
+      </c>
+      <c r="D89" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4">
+      <c r="A90">
+        <v>80</v>
+      </c>
+      <c r="B90">
+        <v>74.254</v>
+      </c>
+      <c r="C90" t="s">
+        <v>111</v>
+      </c>
+      <c r="D90" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4">
+      <c r="A91">
+        <v>81</v>
+      </c>
+      <c r="B91">
+        <v>74.685</v>
+      </c>
+      <c r="C91" t="s">
+        <v>112</v>
+      </c>
+      <c r="D91" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4">
+      <c r="A92">
+        <v>82</v>
+      </c>
+      <c r="B92">
+        <v>74.833</v>
+      </c>
+      <c r="C92" t="s">
+        <v>113</v>
+      </c>
+      <c r="D92" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4">
+      <c r="A93">
+        <v>83</v>
+      </c>
+      <c r="B93">
+        <v>74.839</v>
+      </c>
+      <c r="C93" t="s">
+        <v>115</v>
+      </c>
+      <c r="D93" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4">
+      <c r="A94">
+        <v>84</v>
+      </c>
+      <c r="B94">
+        <v>74.881</v>
+      </c>
+      <c r="C94" t="s">
+        <v>116</v>
+      </c>
+      <c r="D94" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4">
+      <c r="A95">
+        <v>85</v>
+      </c>
+      <c r="B95">
+        <v>74.93</v>
+      </c>
+      <c r="C95" t="s">
+        <v>118</v>
+      </c>
+      <c r="D95" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4">
+      <c r="A96">
+        <v>86</v>
+      </c>
+      <c r="B96">
         <v>74.946</v>
       </c>
-      <c r="C26" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="C96" t="s">
+        <v>119</v>
+      </c>
+      <c r="D96" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="A3:D3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">